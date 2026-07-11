--- v0 (2026-01-12)
+++ v1 (2026-07-11)
@@ -367,51 +367,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T68"/>
+  <dimension ref="A1:T72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" customWidth="1"/>
     <col min="3" max="3" width="32.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" customWidth="1"/>
     <col min="9" max="9" width="19.7109375" customWidth="1"/>
     <col min="10" max="10" width="21.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.7109375" customWidth="1"/>
     <col min="12" max="12" width="18.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" customWidth="1"/>
     <col min="15" max="15" width="21.7109375" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
@@ -3755,50 +3755,251 @@
           <t>0682607691</t>
         </is>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68">
         <v>1</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
       <c r="N68">
         <v>1</v>
       </c>
       <c r="O68">
         <v>1991</v>
       </c>
       <c r="P68">
         <v>35</v>
       </c>
       <c r="S68">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>SINQUIN</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Mélanie</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>melanie.sinquin@yahoo.fr</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>ASA</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>0601743365</t>
+        </is>
+      </c>
+      <c r="F69">
+        <v>1</v>
+      </c>
+      <c r="I69">
+        <v>1</v>
+      </c>
+      <c r="L69">
+        <v>1</v>
+      </c>
+      <c r="N69">
+        <v>1</v>
+      </c>
+      <c r="O69">
+        <v>1976</v>
+      </c>
+      <c r="P69">
+        <v>50</v>
+      </c>
+      <c r="S69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Gros</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Amandine </t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>amand.gros@yahoo.fr</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 50 91 40 17 </t>
+        </is>
+      </c>
+      <c r="F70">
+        <v>1</v>
+      </c>
+      <c r="H70">
+        <v>1</v>
+      </c>
+      <c r="I70">
+        <v>1</v>
+      </c>
+      <c r="J70">
+        <v>1</v>
+      </c>
+      <c r="N70">
+        <v>1</v>
+      </c>
+      <c r="O70">
+        <v>1981</v>
+      </c>
+      <c r="P70">
+        <v>45</v>
+      </c>
+      <c r="S70">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>Imbert</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Héloïse</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>heloise.imbert@zaclys.net</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>ASA</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>0602297246</t>
+        </is>
+      </c>
+      <c r="F71">
+        <v>1</v>
+      </c>
+      <c r="H71">
+        <v>1</v>
+      </c>
+      <c r="I71">
+        <v>1</v>
+      </c>
+      <c r="K71">
+        <v>1</v>
+      </c>
+      <c r="N71">
+        <v>1</v>
+      </c>
+      <c r="O71">
+        <v>1996</v>
+      </c>
+      <c r="P71">
+        <v>30</v>
+      </c>
+      <c r="S71">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Imbert</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Adrien</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>heloise.imbert@zaclys.net</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>ASA</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>0602297246</t>
+        </is>
+      </c>
+      <c r="F72">
+        <v>1</v>
+      </c>
+      <c r="H72">
+        <v>1</v>
+      </c>
+      <c r="I72">
+        <v>1</v>
+      </c>
+      <c r="K72">
+        <v>1</v>
+      </c>
+      <c r="M72">
+        <v>1</v>
+      </c>
+      <c r="O72">
+        <v>1996</v>
+      </c>
+      <c r="P72">
+        <v>30</v>
+      </c>
+      <c r="S72">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">