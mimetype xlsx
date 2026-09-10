--- v1 (2026-07-11)
+++ v2 (2026-09-10)
@@ -367,64 +367,64 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T72"/>
+  <dimension ref="A1:T4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.7109375" customWidth="1"/>
+    <col min="1" max="1" width="10.7109375" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
-    <col min="5" max="5" width="20.7109375" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="8" width="22.7109375" customWidth="1"/>
     <col min="9" max="9" width="19.7109375" customWidth="1"/>
     <col min="10" max="10" width="21.7109375" customWidth="1"/>
     <col min="11" max="11" width="19.7109375" customWidth="1"/>
     <col min="12" max="12" width="18.7109375" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" customWidth="1"/>
     <col min="15" max="15" width="21.7109375" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" customWidth="1"/>
     <col min="18" max="18" width="15.7109375" customWidth="1"/>
     <col min="19" max="19" width="13.7109375" customWidth="1"/>
     <col min="20" max="20" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>NOM</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
@@ -503,3503 +503,191 @@
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>âge -12ans</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>âge 12/25ans</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>âge +25ans</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>adhésion complète O/N</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>zorzan</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>gertrude</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>gertrude.zorzan1@orange.fr</t>
+          <t>roux38190@gmail.com</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Y</t>
+          <t>P, S</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>0631190369</t>
+          <t>0781691675</t>
         </is>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="P2">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="S2">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Soulier</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>François</t>
+          <t>DANIELE</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>francoissoulier@free.fr</t>
+          <t>roux38190@gmail.com</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>DA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 19 83 83 52   </t>
+          <t>0781691675</t>
         </is>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
-      <c r="J3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="P3">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="S3">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Soulier</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Pascale</t>
+          <t>ANTOINE</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>francoissoulier@free.fr</t>
+          <t>roux38190@gmail.com</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>DE</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">06 19 83 83 52   </t>
-[...6 lines deleted...]
-        <v>1</v>
+          <t>0781691675</t>
+        </is>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
-      <c r="J4">
-[...2 lines deleted...]
-      <c r="N4">
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="M4">
         <v>1</v>
       </c>
       <c r="O4">
-        <v>1951</v>
+        <v>2016</v>
       </c>
       <c r="P4">
-        <v>75</v>
-[...580 lines deleted...]
-      <c r="P16">
         <v>10</v>
       </c>
-      <c r="Q16">
-[...2723 lines deleted...]
-      <c r="S72">
+      <c r="Q4">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">