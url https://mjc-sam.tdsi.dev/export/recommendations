--- v0 (2026-01-12)
+++ v1 (2026-09-10)
@@ -367,876 +367,146 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="31.7109375" customWidth="1"/>
+    <col min="1" max="1" width="7.7109375" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
-    <col min="5" max="5" width="17.7109375" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
-    <col min="7" max="7" width="30.7109375" customWidth="1"/>
-    <col min="8" max="8" width="26.7109375" customWidth="1"/>
+    <col min="7" max="7" width="18.7109375" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>NOM</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>PRENOM</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>EMAIL</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>CODE ACTIVITE</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>TEL</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>AGE</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>RECOMMANDATIONS</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>SANTE</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Meignan</t>
+          <t>ROUX</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Léni</t>
+          <t>ANTOINE</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>kolia.meignan@gmail.com</t>
+          <t>roux38190@gmail.com</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>0637688227</t>
+          <t>0781691675</t>
         </is>
       </c>
       <c r="F2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>non</t>
+          <t>RAS</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
-        <is>
-[...728 lines deleted...]
-      <c r="H21" t="inlineStr">
         <is>
           <t>RAS</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>